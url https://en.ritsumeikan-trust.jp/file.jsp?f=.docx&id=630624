--- v0 (2025-10-21)
+++ v1 (2026-06-09)
@@ -7257,39 +7257,40 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100285709E174A3B04CA0983D4896544886</vt:lpwstr>
   </property>
 </Properties>
 </file>